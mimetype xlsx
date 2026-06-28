--- v0 (2026-06-27)
+++ v1 (2026-06-28)
@@ -43,51 +43,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Прайс-лист СТК-СТРОЙ</t>
   </si>
   <si>
     <t>Строительные материалы с доставкой.</t>
   </si>
   <si>
     <t>ООО "С.Т.К.", ИНН 3702172768, 153020, Ивановская область, город Иваново, улица Герасима Фейгина, дом 29</t>
   </si>
   <si>
     <t>+7 (4932) 366-666</t>
   </si>
   <si>
     <t>+7 (4932) 50-14-91</t>
   </si>
   <si>
     <t>Info@stk-stroy37.ru</t>
   </si>
   <si>
     <t>https://stk-stroy37.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-27 17:54:42</t>
+    <t>Актуальность прайса на: 2026-06-28 22:10:28</t>
   </si>
   <si>
     <t>Рядовой кирпич</t>
   </si>
   <si>
     <t>Кирпич полнотелый</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Марка, кгс/см2</t>
   </si>
   <si>
     <t>Описание</t>
   </si>